--- v4 (2026-02-22)
+++ v5 (2026-04-08)
@@ -12,125 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Результати пошуку" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="438">
   <si>
     <t>Назва установи</t>
   </si>
   <si>
     <t>Дата підключення</t>
   </si>
   <si>
     <t>Код за ЄДРПОУ</t>
   </si>
   <si>
     <t>Статус у системі</t>
   </si>
   <si>
     <t>Абонентський вузол</t>
   </si>
   <si>
     <t>Коментарі</t>
   </si>
   <si>
     <t>ТОВ «ІФГ»</t>
   </si>
   <si>
     <t>19.02.2026</t>
   </si>
   <si>
     <t>Абонент - надавач послуг</t>
   </si>
   <si>
-    <t>["finclick"]</t>
+    <t>["finclick","FUNNY MONEY"]</t>
   </si>
   <si>
     <t>ТОВ "ГЛОВОАПП УКРАЇНА"</t>
   </si>
   <si>
     <t>09.02.2026</t>
   </si>
   <si>
     <t>["Glovo"]</t>
   </si>
   <si>
     <t>ТОВ "ФІНАНС ЕЛІТ КОМПАНІ"</t>
   </si>
   <si>
     <t>26.01.2026</t>
   </si>
   <si>
     <t>["НОТАКРЕДИТ"]</t>
   </si>
   <si>
     <t>ТОВ "Опендатабот"</t>
   </si>
   <si>
     <t>15.12.2025</t>
   </si>
   <si>
     <t>["Опендатабот"]</t>
   </si>
   <si>
     <t>АТ “Укрзалізниця”</t>
   </si>
   <si>
     <t>03.11.2025</t>
   </si>
   <si>
     <t>["Укрзалізниця"]</t>
   </si>
   <si>
     <t>ТОВ "ГАМА АПГРЕЙД"</t>
   </si>
   <si>
     <t>24.10.2025</t>
   </si>
   <si>
-    <t>["Ranok"]</t>
+    <t>["Ranok","Ariba"]</t>
   </si>
   <si>
     <t>ТОВ ФК "УКРАЇНСЬКИЙ ПЛАТІЖНИЙ ЦЕНТР"</t>
   </si>
   <si>
     <t>["rocketmoney","aerocash"]</t>
   </si>
   <si>
     <t>ГО «Черкаський інститут міста»</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>["Соціологічна служба Черкаського інституту міста"]</t>
   </si>
   <si>
     <t>ТОВ “ЛУН КО”</t>
   </si>
   <si>
     <t>13.08.2025</t>
   </si>
   <si>
     <t>["Мобільний застосунок ЛУН"]</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>ТОВ "ФК "МАЙБІЗ"</t>
   </si>
   <si>
     <t>04.12.2023</t>
   </si>
   <si>
     <t>["Mybiz"]</t>
   </si>
   <si>
     <t>ТОВ «ФК «СУПЕРІУМ»</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>["Superium"]</t>
   </si>
   <si>
     <t>ТОВ «МАКС КРЕДИТ»</t>
   </si>
   <si>
     <t>02.11.2023</t>
   </si>
   <si>
-    <t>["TrebaCredit","Lehko.credit"]</t>
+    <t>["TrebaCredit","Lehko.credit","Tak.Credit"]</t>
   </si>
   <si>
     <t>ТОВ «ФК «БІКСБІТ»</t>
   </si>
   <si>
     <t>["Turbogroshi"]</t>
   </si>
   <si>
     <t>ТОВ «ЕКО ФІН»</t>
   </si>
   <si>
     <t>09.10.2023</t>
   </si>
   <si>
     <t>["cashtancredit"]</t>
   </si>
   <si>
     <t>ТОВ «СТАР ФАЙНЕНС ГРУП»</t>
   </si>
   <si>
     <t>06.10.2023</t>
   </si>
   <si>
     <t>["Starfin","Suncredit"]</t>
   </si>
@@ -704,68 +704,50 @@
   <si>
     <t>19.08.2021</t>
   </si>
   <si>
     <t>["CLY"]</t>
   </si>
   <si>
     <t>ТОВ "БІ ЕЛ ДЖИ МІКРОФІНАНС"</t>
   </si>
   <si>
     <t>18.08.2021</t>
   </si>
   <si>
     <t>["Cash Point"]</t>
   </si>
   <si>
     <t>ТОВ "СОС КРЕДИТ"</t>
   </si>
   <si>
     <t>17.08.2021</t>
   </si>
   <si>
     <t>["soscredit"]</t>
   </si>
   <si>
-    <t>ТОВ "ФК"АРАГОН"</t>
-[...16 lines deleted...]
-  <si>
     <t>ТОВ "УКРАЇНСЬКІ ФІНАНСОВІ ОПЕРАЦІЇ"</t>
   </si>
   <si>
     <t>09.06.2021</t>
   </si>
   <si>
     <t>["SmartCredit"]</t>
   </si>
   <si>
     <t>ТОВ "ФК"КІФ"</t>
   </si>
   <si>
     <t>24.05.2021</t>
   </si>
   <si>
     <t>["LoviLave"]</t>
   </si>
   <si>
     <t>ТОВ "ФК "Н.А.ГРУП"</t>
   </si>
   <si>
     <t>09.04.2021</t>
   </si>
   <si>
     <t>["Creditbox"]</t>
@@ -986,93 +968,87 @@
   <si>
     <t>Державна служба України з питань геодезії, картографії та кадастру</t>
   </si>
   <si>
     <t>04.07.2018</t>
   </si>
   <si>
     <t>["ДЕРЖГЕОКАДАСТР"]</t>
   </si>
   <si>
     <t>ГО «СОЦІАЛ БУСТ»</t>
   </si>
   <si>
     <t>01.12.2016</t>
   </si>
   <si>
     <t>["Центр авторизації. Громадський Проект","Центр авторизації.DOSVIT"]</t>
   </si>
   <si>
     <t>Мінекономіки</t>
   </si>
   <si>
     <t>["Портал електронних сервісів Мінекономіки"]</t>
   </si>
   <si>
-    <t>Абонент вузлів, вилучених у 2018 році</t>
-[...4 lines deleted...]
-  <si>
     <t>АТ "Піреус Банк МКБ"</t>
   </si>
   <si>
     <t>02.05.2024</t>
   </si>
   <si>
     <t>Абонент - ідентифікатор</t>
   </si>
   <si>
     <t>["Піреус Банк"]</t>
   </si>
   <si>
     <t>АТ «БАНК ІНВЕСТИЦІЙ ТА ЗАОЩАДЖЕНЬ»</t>
   </si>
   <si>
     <t>30.12.2022</t>
   </si>
   <si>
     <t>["Банк інвестицій та заощаджень"]</t>
   </si>
   <si>
     <t>АКБ “ІНДУСТРІАЛБАНК”</t>
   </si>
   <si>
     <t>10.08.2022</t>
   </si>
   <si>
     <t>["Індустріалбанк"]</t>
   </si>
   <si>
     <t>АБ «КЛІРИНГОВИЙ ДІМ»</t>
   </si>
   <si>
     <t>31.01.2022</t>
   </si>
   <si>
-    <t>["БАНК КЛІРИНГОВИЙ ДІМ"]</t>
+    <t>["БАНК КЛІРИНГОВИЙ ДІМ","bank.kd"]</t>
   </si>
   <si>
     <t>АТ "КРЕДІ АГРІКОЛЬ БАНК"</t>
   </si>
   <si>
     <t>23.12.2021</t>
   </si>
   <si>
     <t>["Креді Агріколь Банк"]</t>
   </si>
   <si>
     <t>АТ “Полтава-банк”</t>
   </si>
   <si>
     <t>09807595</t>
   </si>
   <si>
     <t>["Полтава-банк"]</t>
   </si>
   <si>
     <t>АТ "БАНК КРЕДИТ ДНІПРО"</t>
   </si>
   <si>
     <t>21.05.2021</t>
   </si>
@@ -1244,51 +1220,51 @@
   <si>
     <t>05.07.2019</t>
   </si>
   <si>
     <t>["monobank"]</t>
   </si>
   <si>
     <t>АТ " КРЕДОБАНК"</t>
   </si>
   <si>
     <t>30.11.2018</t>
   </si>
   <si>
     <t>09807862</t>
   </si>
   <si>
     <t>["Кредобанк"]</t>
   </si>
   <si>
     <t>АТ "МОТОР-БАНК"</t>
   </si>
   <si>
     <t>22.10.2018</t>
   </si>
   <si>
-    <t>["Мотор банк"]</t>
+    <t>Тимчасово заблокований ідентифікатор</t>
   </si>
   <si>
     <t>АТ "АБ "РАДАБАНК"</t>
   </si>
   <si>
     <t>02.03.2018</t>
   </si>
   <si>
     <t>["Радабанк"]</t>
   </si>
   <si>
     <t>АТ "Ощадбанк"</t>
   </si>
   <si>
     <t>00032129</t>
   </si>
   <si>
     <t>["Ощадбанк"]</t>
   </si>
   <si>
     <t>АТ «ЮНЕКС БАНК»</t>
   </si>
   <si>
     <t>28.01.2022</t>
   </si>
@@ -1331,60 +1307,60 @@
   <si>
     <t>ПАТ "МТБ БАНК"</t>
   </si>
   <si>
     <t>21.07.2020</t>
   </si>
   <si>
     <t>["XPAY","МТБ банк"]</t>
   </si>
   <si>
     <t>АТ «СЕНС БАНК»</t>
   </si>
   <si>
     <t>10.03.2020</t>
   </si>
   <si>
     <t>["Sense Bank 2","Sense Bank"]</t>
   </si>
   <si>
     <t>АТ "ПУМБ"</t>
   </si>
   <si>
     <t>17.07.2019</t>
   </si>
   <si>
-    <t>["ПУМБ","Мобільний застосунок ПУМБ Online"]</t>
+    <t>["Мобільний застосунок ПУМБ Online","ПУМБ"]</t>
   </si>
   <si>
     <t>АТ "Ідея Банк"</t>
   </si>
   <si>
     <t>28.12.2018</t>
   </si>
   <si>
-    <t>["Мобільний застосунок O.Bank 2.0.","Ідея банк"]</t>
+    <t>["Ідея банк","Мобільний застосунок O.Bank 2.0."]</t>
   </si>
   <si>
     <t>АТ "ВСТ БАНК"</t>
   </si>
   <si>
     <t>20.12.2018</t>
   </si>
   <si>
     <t>["ВСТ БАНК"]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1714,51 +1690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F146"/>
+  <dimension ref="A1:F143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -3016,1253 +2992,1202 @@
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>227</v>
       </c>
       <c r="B75" t="s">
         <v>228</v>
       </c>
       <c r="C75">
         <v>39487128</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>230</v>
       </c>
       <c r="B76" t="s">
         <v>231</v>
       </c>
       <c r="C76">
-        <v>42014911</v>
+        <v>40966896</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>233</v>
       </c>
       <c r="B77" t="s">
         <v>234</v>
       </c>
       <c r="C77">
-        <v>34735259</v>
+        <v>42359240</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>236</v>
       </c>
       <c r="B78" t="s">
         <v>237</v>
       </c>
       <c r="C78">
-        <v>40966896</v>
+        <v>43240883</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>239</v>
       </c>
       <c r="B79" t="s">
         <v>240</v>
       </c>
       <c r="C79">
-        <v>42359240</v>
+        <v>22859846</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>242</v>
       </c>
       <c r="B80" t="s">
         <v>243</v>
       </c>
       <c r="C80">
-        <v>43240883</v>
+        <v>43564077</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>245</v>
       </c>
       <c r="B81" t="s">
         <v>246</v>
       </c>
       <c r="C81">
-        <v>22859846</v>
+        <v>41346335</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>248</v>
       </c>
       <c r="B82" t="s">
         <v>249</v>
       </c>
       <c r="C82">
-        <v>43564077</v>
+        <v>39952398</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>251</v>
       </c>
       <c r="B83" t="s">
         <v>252</v>
       </c>
       <c r="C83">
-        <v>41346335</v>
+        <v>42427514</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>254</v>
       </c>
       <c r="B84" t="s">
         <v>255</v>
       </c>
       <c r="C84">
-        <v>39952398</v>
+        <v>40660160</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>257</v>
       </c>
       <c r="B85" t="s">
+        <v>255</v>
+      </c>
+      <c r="C85">
+        <v>42152351</v>
+      </c>
+      <c r="D85" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>259</v>
+      </c>
+      <c r="B86" t="s">
         <v>260</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86">
+        <v>42350798</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" t="s">
         <v>261</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
+        <v>262</v>
+      </c>
+      <c r="B87" t="s">
         <v>263</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87">
-        <v>42152351</v>
+        <v>41084239</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>265</v>
       </c>
       <c r="B88" t="s">
         <v>266</v>
       </c>
       <c r="C88">
-        <v>42350798</v>
+        <v>41955906</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>268</v>
       </c>
       <c r="B89" t="s">
         <v>269</v>
       </c>
       <c r="C89">
-        <v>41084239</v>
+        <v>42038225</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>271</v>
       </c>
       <c r="B90" t="s">
         <v>272</v>
       </c>
       <c r="C90">
-        <v>41955906</v>
+        <v>42753492</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>274</v>
       </c>
       <c r="B91" t="s">
         <v>275</v>
       </c>
       <c r="C91">
-        <v>42038225</v>
+        <v>37356833</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>277</v>
       </c>
       <c r="B92" t="s">
+        <v>275</v>
+      </c>
+      <c r="C92">
+        <v>38548598</v>
+      </c>
+      <c r="D92" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
+        <v>279</v>
+      </c>
+      <c r="B93" t="s">
         <v>280</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93">
+        <v>39861924</v>
+      </c>
+      <c r="D93" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
+        <v>282</v>
+      </c>
+      <c r="B94" t="s">
         <v>283</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94">
-        <v>38548598</v>
+        <v>22530614</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>285</v>
       </c>
       <c r="B95" t="s">
         <v>286</v>
       </c>
       <c r="C95">
-        <v>39861924</v>
+        <v>40484607</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>288</v>
       </c>
       <c r="B96" t="s">
         <v>289</v>
       </c>
       <c r="C96">
-        <v>22530614</v>
+        <v>21654295</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>290</v>
       </c>
+      <c r="F96" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B97" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C97">
-        <v>40484607</v>
+        <v>41078230</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B98" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C98">
-        <v>21654295</v>
+        <v>35649564</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="F98" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>298</v>
       </c>
       <c r="B99" t="s">
         <v>299</v>
       </c>
       <c r="C99">
-        <v>41078230</v>
+        <v>33592899</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>301</v>
       </c>
       <c r="B100" t="s">
         <v>302</v>
       </c>
       <c r="C100">
-        <v>35649564</v>
+        <v>39582446</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>304</v>
       </c>
       <c r="B101" t="s">
         <v>305</v>
       </c>
       <c r="C101">
-        <v>33592899</v>
+        <v>42428722</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>307</v>
       </c>
       <c r="B102" t="s">
         <v>308</v>
       </c>
       <c r="C102">
-        <v>39582446</v>
+        <v>38569246</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>310</v>
       </c>
       <c r="B103" t="s">
         <v>311</v>
       </c>
       <c r="C103">
-        <v>42428722</v>
+        <v>39411771</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>313</v>
       </c>
       <c r="B104" t="s">
         <v>314</v>
       </c>
       <c r="C104">
-        <v>38569246</v>
+        <v>39308772</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>316</v>
       </c>
       <c r="B105" t="s">
+        <v>314</v>
+      </c>
+      <c r="C105">
+        <v>37508596</v>
+      </c>
+      <c r="D105" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
+        <v>318</v>
+      </c>
+      <c r="B106" t="s">
         <v>319</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106">
+        <v>20034231</v>
+      </c>
+      <c r="D106" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>322</v>
       </c>
       <c r="B107" t="s">
+        <v>323</v>
+      </c>
+      <c r="C107">
+        <v>33695095</v>
+      </c>
+      <c r="D107" t="s">
         <v>320</v>
       </c>
-      <c r="C107">
-[...4 lines deleted...]
-      </c>
       <c r="E107" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C108">
-        <v>11111111</v>
+        <v>13857564</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>320</v>
       </c>
       <c r="E108" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>327</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B109" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C109">
-        <v>20034231</v>
+        <v>21665382</v>
       </c>
       <c r="D109" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E109" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B110" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C110">
-        <v>33695095</v>
+        <v>14361575</v>
       </c>
       <c r="D110" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E110" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B111" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>13857564</v>
+        <v>225</v>
+      </c>
+      <c r="C111" t="s">
+        <v>335</v>
       </c>
       <c r="D111" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E111" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C112">
-        <v>21665382</v>
+        <v>14352406</v>
       </c>
       <c r="D112" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E112" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B113" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C113">
-        <v>14361575</v>
+        <v>36002395</v>
       </c>
       <c r="D113" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E113" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B114" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>344</v>
+      </c>
+      <c r="C114">
+        <v>21580639</v>
       </c>
       <c r="D114" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E114" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B115" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>14352406</v>
+        <v>347</v>
+      </c>
+      <c r="C115" t="s">
+        <v>348</v>
       </c>
       <c r="D115" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E115" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B116" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C116">
-        <v>36002395</v>
+        <v>39544699</v>
       </c>
       <c r="D116" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E116" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B117" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>21580639</v>
+        <v>354</v>
+      </c>
+      <c r="C117" t="s">
+        <v>355</v>
       </c>
       <c r="D117" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E117" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B118" t="s">
-        <v>355</v>
+        <v>249</v>
       </c>
       <c r="C118" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D118" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E118" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B119" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C119">
-        <v>39544699</v>
+        <v>19358784</v>
       </c>
       <c r="D119" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E119" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B120" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>364</v>
+      </c>
+      <c r="C120">
+        <v>14305909</v>
       </c>
       <c r="D120" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E120" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B121" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>367</v>
+      </c>
+      <c r="C121">
+        <v>14360920</v>
       </c>
       <c r="D121" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E121" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B122" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C122">
-        <v>19358784</v>
+        <v>14070197</v>
       </c>
       <c r="D122" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E122" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B123" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>14305909</v>
+        <v>373</v>
+      </c>
+      <c r="C123" t="s">
+        <v>374</v>
       </c>
       <c r="D123" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E123" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B124" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C124">
-        <v>14360920</v>
+        <v>35960913</v>
       </c>
       <c r="D124" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E124" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B125" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C125">
-        <v>14070197</v>
+        <v>21685166</v>
       </c>
       <c r="D125" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E125" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B126" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="C126" t="s">
         <v>382</v>
       </c>
+      <c r="C126">
+        <v>14360570</v>
+      </c>
       <c r="D126" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E126" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>384</v>
       </c>
       <c r="B127" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C127">
-        <v>35960913</v>
+        <v>14360080</v>
       </c>
       <c r="D127" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E127" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B128" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C128">
-        <v>21685166</v>
+        <v>14360506</v>
       </c>
       <c r="D128" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E128" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B129" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C129">
-        <v>14360570</v>
+        <v>20953647</v>
       </c>
       <c r="D129" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E129" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B130" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C130">
-        <v>14360080</v>
+        <v>21133352</v>
       </c>
       <c r="D130" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E130" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B131" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>14360506</v>
+        <v>397</v>
+      </c>
+      <c r="C131" t="s">
+        <v>398</v>
       </c>
       <c r="D131" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E131" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B132" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C132">
-        <v>20953647</v>
+        <v>35345213</v>
       </c>
       <c r="D132" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E132" t="s">
-        <v>400</v>
+        <v>290</v>
+      </c>
+      <c r="F132" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B133" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C133">
-        <v>21133352</v>
+        <v>21322127</v>
       </c>
       <c r="D133" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E133" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B134" t="s">
-        <v>405</v>
+        <v>314</v>
       </c>
       <c r="C134" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D134" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E134" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B135" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C135">
-        <v>35345213</v>
+        <v>20023569</v>
       </c>
       <c r="D135" t="s">
-        <v>328</v>
+        <v>411</v>
       </c>
       <c r="E135" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
+        <v>413</v>
+      </c>
+      <c r="B136" t="s">
+        <v>414</v>
+      </c>
+      <c r="C136">
+        <v>23697280</v>
+      </c>
+      <c r="D136" t="s">
         <v>411</v>
       </c>
-      <c r="B136" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E136" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B137" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="C137" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D137" t="s">
-        <v>328</v>
+        <v>411</v>
       </c>
       <c r="E137" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B138" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C138">
-        <v>20023569</v>
+        <v>35591059</v>
       </c>
       <c r="D138" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="E138" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B139" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C139">
-        <v>23697280</v>
+        <v>21650966</v>
       </c>
       <c r="D139" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="E139" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B140" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>427</v>
+      </c>
+      <c r="C140">
+        <v>23494714</v>
       </c>
       <c r="D140" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="E140" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B141" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C141">
-        <v>35591059</v>
+        <v>14282829</v>
       </c>
       <c r="D141" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="E141" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B142" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C142">
-        <v>21650966</v>
+        <v>19390819</v>
       </c>
       <c r="D142" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="E142" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B143" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C143">
-        <v>23494714</v>
+        <v>26237202</v>
       </c>
       <c r="D143" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="E143" t="s">
-        <v>436</v>
-[...3 lines deleted...]
-      <c r="A144" t="s">
         <v>437</v>
-      </c>
-[...44 lines deleted...]
-        <v>445</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">